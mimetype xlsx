--- v0 (2026-06-05)
+++ v1 (2026-10-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="NetsarcTrial" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2979" uniqueCount="676">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3123" uniqueCount="708">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Label</t>
   </si>
   <si>
     <t>Constrained</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Min cardinality</t>
   </si>
   <si>
     <t>Max cardinality</t>
   </si>
   <si>
     <t>Metadata</t>
   </si>
   <si>
@@ -2034,98 +2034,194 @@
     <t>CRYODESMO-2</t>
   </si>
   <si>
     <t>64038</t>
   </si>
   <si>
     <t>IMC-P115C-1005</t>
   </si>
   <si>
     <t>64073</t>
   </si>
   <si>
     <t xml:space="preserve">OMX-0407-101: PhIb_ OMX-0407 </t>
   </si>
   <si>
     <t>64075</t>
   </si>
   <si>
     <t>CHONQUER</t>
   </si>
   <si>
     <t>64076</t>
   </si>
   <si>
     <t>PREDOSTAR: Ph II_Dostarlimab</t>
+  </si>
+  <si>
+    <t>64113</t>
+  </si>
+  <si>
+    <t>QF-EXPERT: RIPH3</t>
+  </si>
+  <si>
+    <t>64117</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GIST-Ten </t>
+  </si>
+  <si>
+    <t>64118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADCE-D01-001   Adcendo </t>
+  </si>
+  <si>
+    <t>64119</t>
+  </si>
+  <si>
+    <t>LIGHT-CTC</t>
+  </si>
+  <si>
+    <t>64120</t>
+  </si>
+  <si>
+    <t>TANGENT SNX-301-020</t>
+  </si>
+  <si>
+    <t>64121</t>
+  </si>
+  <si>
+    <t>StrateGIST 3</t>
+  </si>
+  <si>
+    <t>64123</t>
+  </si>
+  <si>
+    <t>AFTERGYN</t>
+  </si>
+  <si>
+    <t>64124</t>
+  </si>
+  <si>
+    <t>EZHiSWITCH  CSET 2024</t>
+  </si>
+  <si>
+    <t>64133</t>
+  </si>
+  <si>
+    <t>StrateGIST 3 IDRX-42-301</t>
+  </si>
+  <si>
+    <t>64134</t>
+  </si>
+  <si>
+    <t>ESPACE</t>
+  </si>
+  <si>
+    <t>64135</t>
+  </si>
+  <si>
+    <t>PREDCAP</t>
+  </si>
+  <si>
+    <t>64136</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DeNaCaPST C16-03</t>
+  </si>
+  <si>
+    <t>64137</t>
+  </si>
+  <si>
+    <t>ExPEDAJAC</t>
+  </si>
+  <si>
+    <t>64140</t>
+  </si>
+  <si>
+    <t>ISS ECP</t>
+  </si>
+  <si>
+    <t>64141</t>
+  </si>
+  <si>
+    <t>SOM’AJA</t>
+  </si>
+  <si>
+    <t>64142</t>
+  </si>
+  <si>
+    <t>GSK 300640 EMBOLD-202</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J331"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="6.875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="12.1171875" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="11.8515625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="12.12109375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="5.6953125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.54296875" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.08203125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="9.72265625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="50.01953125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -11697,42 +11793,506 @@
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>10</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
         <v>13</v>
       </c>
       <c r="G331" t="s">
         <v>14</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" t="s">
         <v>675</v>
       </c>
     </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>676</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>10</v>
+      </c>
+      <c r="D332" t="s">
+        <v>11</v>
+      </c>
+      <c r="E332" t="s">
+        <v>12</v>
+      </c>
+      <c r="F332" t="s">
+        <v>13</v>
+      </c>
+      <c r="G332" t="s">
+        <v>14</v>
+      </c>
+      <c r="H332" t="s">
+        <v>16</v>
+      </c>
+      <c r="I332" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>678</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>10</v>
+      </c>
+      <c r="D333" t="s">
+        <v>11</v>
+      </c>
+      <c r="E333" t="s">
+        <v>12</v>
+      </c>
+      <c r="F333" t="s">
+        <v>13</v>
+      </c>
+      <c r="G333" t="s">
+        <v>14</v>
+      </c>
+      <c r="H333" t="s">
+        <v>16</v>
+      </c>
+      <c r="I333" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>680</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>10</v>
+      </c>
+      <c r="D334" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" t="s">
+        <v>12</v>
+      </c>
+      <c r="F334" t="s">
+        <v>13</v>
+      </c>
+      <c r="G334" t="s">
+        <v>14</v>
+      </c>
+      <c r="H334" t="s">
+        <v>16</v>
+      </c>
+      <c r="I334" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>682</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>10</v>
+      </c>
+      <c r="D335" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>13</v>
+      </c>
+      <c r="G335" t="s">
+        <v>14</v>
+      </c>
+      <c r="H335" t="s">
+        <v>16</v>
+      </c>
+      <c r="I335" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>684</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>10</v>
+      </c>
+      <c r="D336" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" t="s">
+        <v>12</v>
+      </c>
+      <c r="F336" t="s">
+        <v>13</v>
+      </c>
+      <c r="G336" t="s">
+        <v>14</v>
+      </c>
+      <c r="H336" t="s">
+        <v>16</v>
+      </c>
+      <c r="I336" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>686</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>10</v>
+      </c>
+      <c r="D337" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337" t="s">
+        <v>12</v>
+      </c>
+      <c r="F337" t="s">
+        <v>13</v>
+      </c>
+      <c r="G337" t="s">
+        <v>14</v>
+      </c>
+      <c r="H337" t="s">
+        <v>16</v>
+      </c>
+      <c r="I337" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>688</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>10</v>
+      </c>
+      <c r="D338" t="s">
+        <v>11</v>
+      </c>
+      <c r="E338" t="s">
+        <v>12</v>
+      </c>
+      <c r="F338" t="s">
+        <v>13</v>
+      </c>
+      <c r="G338" t="s">
+        <v>14</v>
+      </c>
+      <c r="H338" t="s">
+        <v>16</v>
+      </c>
+      <c r="I338" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>690</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>10</v>
+      </c>
+      <c r="D339" t="s">
+        <v>11</v>
+      </c>
+      <c r="E339" t="s">
+        <v>12</v>
+      </c>
+      <c r="F339" t="s">
+        <v>13</v>
+      </c>
+      <c r="G339" t="s">
+        <v>14</v>
+      </c>
+      <c r="H339" t="s">
+        <v>16</v>
+      </c>
+      <c r="I339" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>692</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>10</v>
+      </c>
+      <c r="D340" t="s">
+        <v>11</v>
+      </c>
+      <c r="E340" t="s">
+        <v>12</v>
+      </c>
+      <c r="F340" t="s">
+        <v>13</v>
+      </c>
+      <c r="G340" t="s">
+        <v>14</v>
+      </c>
+      <c r="H340" t="s">
+        <v>16</v>
+      </c>
+      <c r="I340" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>694</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>10</v>
+      </c>
+      <c r="D341" t="s">
+        <v>11</v>
+      </c>
+      <c r="E341" t="s">
+        <v>12</v>
+      </c>
+      <c r="F341" t="s">
+        <v>13</v>
+      </c>
+      <c r="G341" t="s">
+        <v>14</v>
+      </c>
+      <c r="H341" t="s">
+        <v>16</v>
+      </c>
+      <c r="I341" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>696</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>10</v>
+      </c>
+      <c r="D342" t="s">
+        <v>11</v>
+      </c>
+      <c r="E342" t="s">
+        <v>12</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" t="s">
+        <v>14</v>
+      </c>
+      <c r="H342" t="s">
+        <v>16</v>
+      </c>
+      <c r="I342" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>698</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>10</v>
+      </c>
+      <c r="D343" t="s">
+        <v>11</v>
+      </c>
+      <c r="E343" t="s">
+        <v>12</v>
+      </c>
+      <c r="F343" t="s">
+        <v>13</v>
+      </c>
+      <c r="G343" t="s">
+        <v>14</v>
+      </c>
+      <c r="H343" t="s">
+        <v>16</v>
+      </c>
+      <c r="I343" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>700</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>10</v>
+      </c>
+      <c r="D344" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344" t="s">
+        <v>12</v>
+      </c>
+      <c r="F344" t="s">
+        <v>13</v>
+      </c>
+      <c r="G344" t="s">
+        <v>14</v>
+      </c>
+      <c r="H344" t="s">
+        <v>16</v>
+      </c>
+      <c r="I344" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>702</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>10</v>
+      </c>
+      <c r="D345" t="s">
+        <v>11</v>
+      </c>
+      <c r="E345" t="s">
+        <v>12</v>
+      </c>
+      <c r="F345" t="s">
+        <v>13</v>
+      </c>
+      <c r="G345" t="s">
+        <v>14</v>
+      </c>
+      <c r="H345" t="s">
+        <v>16</v>
+      </c>
+      <c r="I345" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s">
+        <v>704</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>10</v>
+      </c>
+      <c r="D346" t="s">
+        <v>11</v>
+      </c>
+      <c r="E346" t="s">
+        <v>12</v>
+      </c>
+      <c r="F346" t="s">
+        <v>13</v>
+      </c>
+      <c r="G346" t="s">
+        <v>14</v>
+      </c>
+      <c r="H346" t="s">
+        <v>16</v>
+      </c>
+      <c r="I346" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="s">
+        <v>706</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>10</v>
+      </c>
+      <c r="D347" t="s">
+        <v>11</v>
+      </c>
+      <c r="E347" t="s">
+        <v>12</v>
+      </c>
+      <c r="F347" t="s">
+        <v>13</v>
+      </c>
+      <c r="G347" t="s">
+        <v>14</v>
+      </c>
+      <c r="H347" t="s">
+        <v>16</v>
+      </c>
+      <c r="I347" t="s">
+        <v>707</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>