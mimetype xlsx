--- v0 (2026-06-05)
+++ v1 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Patient" r:id="rId3" sheetId="1"/>
     <sheet name="Primary tumour" r:id="rId4" sheetId="2"/>
     <sheet name="RCP" r:id="rId5" sheetId="3"/>
     <sheet name="Trial inclusion" r:id="rId6" sheetId="4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="185">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Label</t>
   </si>
   <si>
     <t>Constrained</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Unique</t>
   </si>
   <si>
     <t>Min cardinality</t>
   </si>
   <si>
     <t>Max cardinality</t>
   </si>
   <si>
@@ -525,56 +525,50 @@
     <t>Requesting center</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>CtEnrollmentProposal</t>
   </si>
   <si>
     <t>CT enrollment Proposal</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>CtEnrollmentComment</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>RcpComment</t>
   </si>
   <si>
     <t>Comment</t>
-  </si>
-[...4 lines deleted...]
-    <t>ReferringCentreComment</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>TrialFileNumber</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>InclusionDate</t>
   </si>
   <si>
     <t>Inclusion date</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>NetsarcTrial</t>
   </si>
   <si>
     <t>Clinical trial</t>
   </si>
@@ -1836,58 +1830,58 @@
         <v>138</v>
       </c>
       <c r="D31" t="s">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>26</v>
       </c>
       <c r="H31" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.70703125" customWidth="true" bestFit="true"/>
-    <col min="2" max="2" width="24.7109375" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="22.03125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.44140625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="12.12109375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="5.98828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="7.5078125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="14.54296875" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="15.08203125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -2187,76 +2181,50 @@
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>168</v>
       </c>
       <c r="B13" t="s">
         <v>169</v>
       </c>
       <c r="C13" t="s">
         <v>170</v>
       </c>
       <c r="D13" t="s">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>26</v>
       </c>
       <c r="H13" t="s">
-        <v>14</v>
-[...24 lines deleted...]
-      <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.70703125" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="18.46875" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="19.3828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="12.12109375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="5.98828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="7.5078125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="14.54296875" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="15.08203125" customWidth="true" bestFit="true"/>
   </cols>
@@ -2267,161 +2235,161 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C2" t="s">
         <v>141</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C3" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>26</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C4" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B5" t="s">
+        <v>180</v>
+      </c>
+      <c r="C5" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>182</v>
+      </c>
+      <c r="B6" t="s">
+        <v>183</v>
+      </c>
+      <c r="C6" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>26</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>